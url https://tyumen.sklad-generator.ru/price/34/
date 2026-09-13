--- v0 (2026-07-26)
+++ v1 (2026-09-13)
@@ -442,143 +442,143 @@
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/optimum-5000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000 (HV)</t>
   </si>
   <si>
     <t>136 100</t>
   </si>
   <si>
     <t>175-290</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-15000-hv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех PRIME 20000</t>
   </si>
   <si>
     <t>139 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/prime-20000/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 5000(HV)х3</t>
+  </si>
+  <si>
+    <t>142 100</t>
+  </si>
+  <si>
+    <t>167–299</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/optimum-5000hvh3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 15000</t>
+  </si>
+  <si>
+    <t>142 800</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/top-15000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000</t>
+  </si>
+  <si>
+    <t>143 100</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-20000-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000(LV)</t>
+  </si>
+  <si>
+    <t>100-210</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-20000lv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 5000х3</t>
+  </si>
+  <si>
+    <t>148 200</t>
+  </si>
+  <si>
+    <t>240-429</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-5000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000 (HV)</t>
+  </si>
+  <si>
+    <t>150 300</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-20000-hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 7500х3</t>
+  </si>
+  <si>
+    <t>154 500</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/optimum-7500h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 20000</t>
+  </si>
+  <si>
+    <t>154 700</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/top-20000/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Vega 5</t>
   </si>
   <si>
-    <t>140 806</t>
+    <t>155 031</t>
   </si>
   <si>
     <t>342-418</t>
   </si>
   <si>
     <t>220+/-0.5%</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/vega-5/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 5000(HV)х3</t>
-[...76 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех INFINITY 5000х3</t>
   </si>
   <si>
     <t>155 100</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-5000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 5000х3(HV)</t>
   </si>
   <si>
     <t>155 600</t>
   </si>
   <si>
     <t>312-499</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-5000h3hv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 7500(HV)х3</t>
   </si>
   <si>
     <t>162 200</t>
@@ -625,131 +625,131 @@
   <si>
     <t>177 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-7500h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 7500х3(HV)</t>
   </si>
   <si>
     <t>178 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-7500h3hv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000х3</t>
   </si>
   <si>
     <t>178 200</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/optimum-9000h3-1/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000(HV)х3</t>
+  </si>
+  <si>
+    <t>187 100</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/optimum-9000hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500х3</t>
+  </si>
+  <si>
+    <t>191 100</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-7500h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 9000х3</t>
+  </si>
+  <si>
+    <t>196 200</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-9000h3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500 (HV)х3</t>
+  </si>
+  <si>
+    <t>200 700</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-7500-hvh3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Vega 7</t>
   </si>
   <si>
-    <t>183 208</t>
+    <t>201 716</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/vega-7/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000(HV)х3</t>
-[...14 lines deleted...]
-    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-7500h3/</t>
+    <t>Стабилизатор напряжения Энерготех INFINITY 9000х3</t>
+  </si>
+  <si>
+    <t>205 200</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-9000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 9000х3(HV)</t>
+  </si>
+  <si>
+    <t>206 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-9000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 12000х3</t>
+  </si>
+  <si>
+    <t>209 700</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/optimum-12000h3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 10</t>
   </si>
   <si>
-    <t>196 186</t>
+    <t>216 005</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/vega-10/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех STANDARD 9000х3</t>
-[...43 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 9000х3</t>
   </si>
   <si>
     <t>216 900</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-9000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 10-20</t>
   </si>
   <si>
     <t>220 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-10-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 12000(HV)х3</t>
   </si>
   <si>
     <t>220 200</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/optimum-12000hvh3/</t>
@@ -760,116 +760,116 @@
   <si>
     <t>227 700</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-9000-hvh3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 35000</t>
   </si>
   <si>
     <t>227 900</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-35000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 15-20</t>
   </si>
   <si>
     <t>230 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-15-20/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 6000х3</t>
+  </si>
+  <si>
+    <t>233 700</t>
+  </si>
+  <si>
+    <t>242-502</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/prime-6000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 35000</t>
+  </si>
+  <si>
+    <t>239 300</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-35000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  35000 (HV)</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-35000-hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 20-20</t>
+  </si>
+  <si>
+    <t>250 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-20-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 12000х3</t>
+  </si>
+  <si>
+    <t>251 400</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-12000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 6000х3</t>
+  </si>
+  <si>
+    <t>254 700</t>
+  </si>
+  <si>
+    <t>251-485</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/top-6000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Vega 15</t>
   </si>
   <si>
-    <t>231 743</t>
+    <t>255 154</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/vega-15/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех PRIME 6000х3</t>
-[...55 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения NDCORP Helios 25-20</t>
   </si>
   <si>
     <t>260 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-25-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY 12000х3</t>
   </si>
   <si>
     <t>262 800</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-12000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 12000х3(HV)</t>
   </si>
   <si>
     <t>264 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-12000h3hv-1/</t>
@@ -1003,684 +1003,684 @@
   <si>
     <t>180-300</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-15000h3hv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 20000х3</t>
   </si>
   <si>
     <t>344 700</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/optimum-20000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 20000(HV)х3</t>
   </si>
   <si>
     <t>361 900</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/optimum-20000hvh3-1/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 20000х3</t>
+  </si>
+  <si>
+    <t>369 600</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-20000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 40-20</t>
+  </si>
+  <si>
+    <t>380 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-40-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 20000х3</t>
+  </si>
+  <si>
+    <t>387 900</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-20000h3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 20000х3(HV)</t>
+  </si>
+  <si>
+    <t>388 100</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-20000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000х3</t>
+  </si>
+  <si>
+    <t>402 900</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-15000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Vega 20</t>
   </si>
   <si>
-    <t>366 327</t>
+    <t>403 334</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/vega-20/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех STANDARD 20000х3</t>
-[...43 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех PRIME 12000х3</t>
   </si>
   <si>
     <t>413 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/prime-12000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000 (HV)х3</t>
   </si>
   <si>
     <t>423 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-15000-hvh3/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 15000х3</t>
+  </si>
+  <si>
+    <t>442 700</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/prime-15000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000х3</t>
+  </si>
+  <si>
+    <t>445 500</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-20000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 12000х3</t>
+  </si>
+  <si>
+    <t>454 700</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/top-12000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 10</t>
   </si>
   <si>
-    <t>423 752</t>
+    <t>466 560</t>
   </si>
   <si>
     <t>176-253</t>
   </si>
   <si>
     <t>380+/-0.5%</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-10/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех PRIME 15000х3</t>
-[...25 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000 (HV)х3</t>
   </si>
   <si>
     <t>467 800</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/universal-20000-hvh3-1/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 20000х3</t>
+  </si>
+  <si>
+    <t>479 300</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/prime-20000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 50-20</t>
+  </si>
+  <si>
+    <t>480 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-50-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 15000х3</t>
+  </si>
+  <si>
+    <t>490 700</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/top-15000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 20000х3</t>
+  </si>
+  <si>
+    <t>526 400</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/top-20000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 15</t>
   </si>
   <si>
-    <t>479 132</t>
+    <t>527 534</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-15/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех PRIME 20000х3</t>
-[...32 lines deleted...]
-    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/top-20000h3/</t>
+    <t>Стабилизатор напряжения Энерготех STANDARD  75000</t>
+  </si>
+  <si>
+    <t>591 400</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-75000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 60-20</t>
+  </si>
+  <si>
+    <t>610 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-60-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   75000</t>
+  </si>
+  <si>
+    <t>620 400</t>
+  </si>
+  <si>
+    <t>100-295</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-75000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 20</t>
   </si>
   <si>
-    <t>579 936</t>
+    <t>638 522</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-20/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех STANDARD  75000</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Vega 25</t>
   </si>
   <si>
-    <t>598 870</t>
+    <t>659 369</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/vega-25/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 60-20</t>
-[...17 lines deleted...]
-    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-75000/</t>
+    <t>Стабилизатор напряжения NDCORP Helios Y 80-20</t>
+  </si>
+  <si>
+    <t>690 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-80-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 30</t>
   </si>
   <si>
-    <t>673 273</t>
+    <t>741 289</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-30/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 80-20</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  100000</t>
   </si>
   <si>
     <t>780 600</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-100000/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  35000х3</t>
+  </si>
+  <si>
+    <t>790 700</t>
+  </si>
+  <si>
+    <t>245-460</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-35000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   100000</t>
+  </si>
+  <si>
+    <t>819 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-100000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  35000х3(HV)</t>
+  </si>
+  <si>
+    <t>824 900</t>
+  </si>
+  <si>
+    <t>305-500</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-35000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   35000х3</t>
+  </si>
+  <si>
+    <t>200-495</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-35000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 100-20</t>
+  </si>
+  <si>
+    <t>830 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-100-20/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 45</t>
   </si>
   <si>
-    <t>788 034</t>
+    <t>867 642</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-45/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех STANDARD  35000х3</t>
-[...49 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 120-20</t>
   </si>
   <si>
     <t>900 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-120-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 150-15</t>
   </si>
   <si>
     <t>920 000</t>
   </si>
   <si>
     <t>195-265</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-150-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  50000х3</t>
   </si>
   <si>
     <t>1 051 900</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-50000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  50000х3(HV)</t>
   </si>
   <si>
     <t>1 097 200</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-50000h3hv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY   50000х3</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-50000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 60</t>
   </si>
   <si>
-    <t>1 147 694</t>
+    <t>1 263 636</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-60/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 200-15</t>
   </si>
   <si>
     <t>1 350 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-200-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 80</t>
   </si>
   <si>
-    <t>1 393 304</t>
+    <t>1 534 058</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-80/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 250-15</t>
+  </si>
+  <si>
+    <t>1 750 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-250-15/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 105</t>
   </si>
   <si>
-    <t>1 609 847</t>
+    <t>1 772 476</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-105/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 135</t>
   </si>
   <si>
-    <t>1 720 518</t>
+    <t>1 894 328</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-135/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 250-15</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  75000х3</t>
   </si>
   <si>
     <t>2 006 100</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-75000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY   75000х3</t>
   </si>
   <si>
     <t>2 093 100</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-75000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 300-15</t>
   </si>
   <si>
     <t>2 150 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-300-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 150</t>
   </si>
   <si>
-    <t>2 218 140</t>
+    <t>2 442 220</t>
   </si>
   <si>
     <t>187-253</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-150/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 400-15</t>
+  </si>
+  <si>
+    <t>2 500 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-400-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  100000х3</t>
+  </si>
+  <si>
+    <t>2 648 500</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/standard-100000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 175</t>
   </si>
   <si>
-    <t>2 475 928</t>
+    <t>2 726 051</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-175/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 400-15</t>
-[...5 lines deleted...]
-    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-400-15/</t>
+    <t>Стабилизатор напряжения Энерготех INFINITY   100000х3</t>
+  </si>
+  <si>
+    <t>2 763 700</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/energoteh/infinity-100000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 200</t>
   </si>
   <si>
-    <t>2 603 312</t>
+    <t>2 866 303</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-200/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех STANDARD  100000х3</t>
-[...16 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 500-15</t>
   </si>
   <si>
     <t>3 100 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-500-15/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 600-15</t>
+  </si>
+  <si>
+    <t>3 900 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-600-15/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 250</t>
   </si>
   <si>
-    <t>3 629 133</t>
+    <t>3 995 755</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-plus-250/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 600-15</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 320</t>
   </si>
   <si>
-    <t>4 154 756</t>
+    <t>4 574 477</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-plus-320/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 800-15</t>
   </si>
   <si>
     <t>4 600 000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-800-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 400</t>
   </si>
   <si>
-    <t>4 608 375</t>
+    <t>5 073 922</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-plus-400/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 500</t>
   </si>
   <si>
-    <t>4 951 412</t>
+    <t>5 451 613</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-plus-500/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 1000-15</t>
+  </si>
+  <si>
+    <t>6 300 000</t>
+  </si>
+  <si>
+    <t>https://tyumen.sklad-generator.ru/stabilizatory/ndcorp/helios-y-1000-15/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 630</t>
   </si>
   <si>
-    <t>5 880 785</t>
+    <t>6 474 873</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-plus-630/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 1000-15</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 800</t>
   </si>
   <si>
-    <t>7 143 951</t>
+    <t>7 865 645</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-plus-800/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1000</t>
   </si>
   <si>
-    <t>8 388 093</t>
+    <t>9 235 473</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-plus-1000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1250</t>
   </si>
   <si>
-    <t>9 828 244</t>
+    <t>10 821 110</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/orion-plus-1250/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 1600</t>
   </si>
   <si>
-    <t>14 472 887</t>
+    <t>15 934 964</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/sirius-1600/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2000</t>
   </si>
   <si>
-    <t>15 391 949</t>
+    <t>16 946 871</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/sirius-2000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2500</t>
   </si>
   <si>
-    <t>16 824 632</t>
+    <t>18 524 287</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/sirius-2500/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 3200</t>
   </si>
   <si>
-    <t>23 741 107</t>
+    <t>26 139 476</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/sirius-3200/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 4000</t>
   </si>
   <si>
-    <t>32 851 364</t>
+    <t>36 170 068</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/ortea/sirius-4000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R27000</t>
   </si>
   <si>
     <t>по запросу</t>
   </si>
   <si>
     <t>178-242</t>
   </si>
   <si>
     <t>220+/-4%</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/shtil/r27000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R33000</t>
   </si>
   <si>
     <t>https://tyumen.sklad-generator.ru/stabilizatory/shtil/r33000/</t>
   </si>
@@ -1994,51 +1994,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf064dafd805475beccd48e426dfda51.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387db870cbe6d8807d60d2d7baf3701.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3291,241 +3291,241 @@
       </c>
       <c r="C43" s="2">
         <v>20</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="2">
         <v>1</v>
       </c>
       <c r="G43" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C44" s="2">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" s="2">
+        <v>3</v>
+      </c>
+      <c r="G44" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B45" s="2" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C45" s="2">
         <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>149</v>
+        <v>70</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F45" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G45" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C46" s="2">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F46" s="2">
         <v>1</v>
       </c>
       <c r="G46" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C47" s="2">
         <v>20</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>153</v>
+      </c>
+      <c r="E47" s="2">
+        <v>220</v>
       </c>
       <c r="F47" s="2">
         <v>1</v>
       </c>
       <c r="G47" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C48" s="2">
+        <v>15</v>
+      </c>
+      <c r="D48" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="B48" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D48" s="2" t="s">
+      <c r="E48" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="2">
+        <v>3</v>
+      </c>
+      <c r="G48" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="B49" s="2" t="s">
+      <c r="C49" s="2">
+        <v>20</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E49" s="2">
+        <v>220</v>
+      </c>
+      <c r="F49" s="2">
+        <v>1</v>
+      </c>
+      <c r="G49" t="s">
         <v>161</v>
-      </c>
-[...13 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" s="2">
+        <v>22.5</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" s="2">
+        <v>3</v>
+      </c>
+      <c r="G50" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C51" s="2">
+        <v>20</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F51" s="2">
+        <v>1</v>
+      </c>
+      <c r="G51" t="s">
         <v>167</v>
-      </c>
-[...16 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C52" s="2">
+        <v>5</v>
+      </c>
+      <c r="D52" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="B52" s="2" t="s">
+      <c r="E52" s="2" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F52" s="2">
         <v>1</v>
       </c>
       <c r="G52" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C53" s="2">
         <v>15</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="2">
@@ -3547,97 +3547,97 @@
       </c>
       <c r="D54" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="2">
         <v>3</v>
       </c>
       <c r="G54" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="2">
         <v>22.5</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="2">
         <v>3</v>
       </c>
       <c r="G55" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>184</v>
       </c>
       <c r="C56" s="2">
         <v>15</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F56" s="2">
         <v>3</v>
       </c>
       <c r="G56" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C57" s="2">
         <v>22.5</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="2">
         <v>3</v>
       </c>
       <c r="G57" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C58" s="2">
         <v>15</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E58" s="2" t="s">
@@ -3705,244 +3705,244 @@
       </c>
       <c r="C61" s="2">
         <v>27</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="2">
         <v>3</v>
       </c>
       <c r="G61" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C62" s="2">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>145</v>
+        <v>12</v>
       </c>
       <c r="F62" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G62" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C63" s="2">
-        <v>27</v>
+        <v>22.5</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>149</v>
+        <v>185</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F63" s="2">
         <v>3</v>
       </c>
       <c r="G63" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>210</v>
       </c>
       <c r="C64" s="2">
-        <v>22.5</v>
+        <v>27</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>185</v>
+        <v>157</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F64" s="2">
         <v>3</v>
       </c>
       <c r="G64" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C65" s="2">
-        <v>10</v>
+        <v>22.5</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>145</v>
+        <v>29</v>
       </c>
       <c r="F65" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G65" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C66" s="2">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="F66" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G66" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C67" s="2">
-        <v>22.5</v>
+        <v>27</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F67" s="2">
         <v>3</v>
       </c>
       <c r="G67" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C68" s="2">
         <v>27</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>24</v>
+        <v>178</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F68" s="2">
         <v>3</v>
       </c>
       <c r="G68" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C69" s="2">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>178</v>
+        <v>11</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F69" s="2">
         <v>3</v>
       </c>
       <c r="G69" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>228</v>
       </c>
       <c r="C70" s="2">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>11</v>
+        <v>170</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>12</v>
+        <v>171</v>
       </c>
       <c r="F70" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G70" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>231</v>
       </c>
       <c r="C71" s="2">
         <v>27</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F71" s="2">
         <v>3</v>
       </c>
       <c r="G71" t="s">
@@ -3961,51 +3961,51 @@
       </c>
       <c r="D72" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F72" s="2">
         <v>3</v>
       </c>
       <c r="G72" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C73" s="2">
         <v>36</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="2">
         <v>3</v>
       </c>
       <c r="G73" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C74" s="2">
         <v>27</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E74" s="2" t="s">
@@ -4050,198 +4050,198 @@
       </c>
       <c r="C76" s="2">
         <v>15</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F76" s="2">
         <v>3</v>
       </c>
       <c r="G76" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>249</v>
       </c>
       <c r="C77" s="2">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>250</v>
+      </c>
+      <c r="E77" s="2">
+        <v>380</v>
       </c>
       <c r="F77" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G77" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C78" s="2">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>24</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="F78" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G78" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C79" s="2">
         <v>35</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>137</v>
+      </c>
+      <c r="E79" s="2">
+        <v>220</v>
       </c>
       <c r="F79" s="2">
         <v>1</v>
       </c>
       <c r="G79" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B80" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="B80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="2">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>40</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F80" s="2">
         <v>1</v>
       </c>
       <c r="G80" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>261</v>
       </c>
       <c r="C81" s="2">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>40</v>
+        <v>157</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F81" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G81" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>264</v>
       </c>
       <c r="C82" s="2">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>265</v>
+      </c>
+      <c r="E82" s="2">
+        <v>380</v>
       </c>
       <c r="F82" s="2">
         <v>3</v>
       </c>
       <c r="G82" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C83" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>170</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>171</v>
       </c>
       <c r="F83" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G83" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>271</v>
       </c>
       <c r="C84" s="2">
         <v>25</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F84" s="2">
         <v>1</v>
       </c>
       <c r="G84" t="s">
@@ -4306,51 +4306,51 @@
       </c>
       <c r="D87" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F87" s="2">
         <v>3</v>
       </c>
       <c r="G87" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>283</v>
       </c>
       <c r="C88" s="2">
         <v>27</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E88" s="2">
         <v>380</v>
       </c>
       <c r="F88" s="2">
         <v>3</v>
       </c>
       <c r="G88" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>286</v>
       </c>
       <c r="C89" s="2">
         <v>36</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E89" s="2" t="s">
@@ -4421,74 +4421,74 @@
       </c>
       <c r="D92" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F92" s="2">
         <v>3</v>
       </c>
       <c r="G92" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>299</v>
       </c>
       <c r="C93" s="2">
         <v>45</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F93" s="2">
         <v>3</v>
       </c>
       <c r="G93" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" s="1" t="s">
         <v>301</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>302</v>
       </c>
       <c r="C94" s="2">
         <v>27</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="E94" s="2">
         <v>380</v>
       </c>
       <c r="F94" s="2">
         <v>3</v>
       </c>
       <c r="G94" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>305</v>
       </c>
       <c r="C95" s="2">
         <v>30</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E95" s="2" t="s">
@@ -4628,786 +4628,786 @@
       </c>
       <c r="D101" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F101" s="2">
         <v>3</v>
       </c>
       <c r="G101" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>327</v>
       </c>
       <c r="C102" s="2">
         <v>60</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F102" s="2">
         <v>3</v>
       </c>
       <c r="G102" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>330</v>
       </c>
       <c r="C103" s="2">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>144</v>
+        <v>314</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="F103" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G103" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>333</v>
       </c>
       <c r="C104" s="2">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>314</v>
+        <v>40</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F104" s="2">
         <v>3</v>
       </c>
       <c r="G104" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>336</v>
       </c>
       <c r="C105" s="2">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F105" s="2">
         <v>3</v>
       </c>
       <c r="G105" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>339</v>
       </c>
       <c r="C106" s="2">
         <v>60</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>24</v>
+        <v>321</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F106" s="2">
         <v>3</v>
       </c>
       <c r="G106" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C107" s="2">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>321</v>
+        <v>185</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F107" s="2">
         <v>3</v>
       </c>
       <c r="G107" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>345</v>
       </c>
       <c r="C108" s="2">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>29</v>
+        <v>171</v>
       </c>
       <c r="F108" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G108" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>348</v>
       </c>
       <c r="C109" s="2">
         <v>36</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E109" s="2">
         <v>380</v>
       </c>
       <c r="F109" s="2">
         <v>3</v>
       </c>
       <c r="G109" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C110" s="2">
         <v>45</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F110" s="2">
         <v>3</v>
       </c>
       <c r="G110" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" s="1" t="s">
         <v>353</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>354</v>
       </c>
       <c r="C111" s="2">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D111" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E111" s="2">
+        <v>380</v>
+      </c>
+      <c r="F111" s="2">
+        <v>3</v>
+      </c>
+      <c r="G111" t="s">
         <v>355</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C112" s="2">
+        <v>60</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F112" s="2">
+        <v>3</v>
+      </c>
+      <c r="G112" t="s">
         <v>358</v>
-      </c>
-[...16 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C113" s="2">
+        <v>36</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E113" s="2">
+        <v>380</v>
+      </c>
+      <c r="F113" s="2">
+        <v>3</v>
+      </c>
+      <c r="G113" t="s">
         <v>361</v>
-      </c>
-[...16 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C114" s="2">
+        <v>10</v>
+      </c>
+      <c r="D114" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="B114" s="2" t="s">
+      <c r="E114" s="2" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F114" s="2">
         <v>3</v>
       </c>
       <c r="G114" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" s="1" t="s">
         <v>367</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>368</v>
       </c>
       <c r="C115" s="2">
         <v>60</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F115" s="2">
         <v>3</v>
       </c>
       <c r="G115" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>371</v>
       </c>
       <c r="C116" s="2">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>250</v>
+      </c>
+      <c r="E116" s="2">
+        <v>380</v>
       </c>
       <c r="F116" s="2">
         <v>3</v>
       </c>
       <c r="G116" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" s="1" t="s">
         <v>373</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>374</v>
       </c>
       <c r="C117" s="2">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>40</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F117" s="2">
         <v>3</v>
       </c>
       <c r="G117" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>377</v>
       </c>
       <c r="C118" s="2">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>265</v>
+      </c>
+      <c r="E118" s="2">
+        <v>380</v>
       </c>
       <c r="F118" s="2">
         <v>3</v>
       </c>
       <c r="G118" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>380</v>
       </c>
       <c r="C119" s="2">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="E119" s="2">
         <v>380</v>
       </c>
       <c r="F119" s="2">
         <v>3</v>
       </c>
       <c r="G119" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>383</v>
       </c>
       <c r="C120" s="2">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>170</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>365</v>
       </c>
       <c r="F120" s="2">
         <v>3</v>
       </c>
       <c r="G120" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="1" t="s">
         <v>385</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>386</v>
       </c>
       <c r="C121" s="2">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>98</v>
+      </c>
+      <c r="E121" s="2">
+        <v>220</v>
       </c>
       <c r="F121" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G121" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="1" t="s">
         <v>388</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>389</v>
       </c>
       <c r="C122" s="2">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>40</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F122" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G122" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>392</v>
       </c>
       <c r="C123" s="2">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>393</v>
+      </c>
+      <c r="E123" s="2">
+        <v>220</v>
       </c>
       <c r="F123" s="2">
         <v>1</v>
       </c>
       <c r="G123" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C124" s="2">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F124" s="2">
         <v>3</v>
       </c>
       <c r="G124" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C125" s="2">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>170</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>171</v>
       </c>
       <c r="F125" s="2">
         <v>1</v>
       </c>
       <c r="G125" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="1" t="s">
         <v>401</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>402</v>
       </c>
       <c r="C126" s="2">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>144</v>
+        <v>40</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="F126" s="2">
         <v>3</v>
       </c>
       <c r="G126" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="1" t="s">
         <v>404</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>405</v>
       </c>
       <c r="C127" s="2">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F127" s="2">
         <v>3</v>
       </c>
       <c r="G127" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="1" t="s">
         <v>407</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>408</v>
       </c>
       <c r="C128" s="2">
         <v>100</v>
       </c>
       <c r="D128" s="2"/>
       <c r="E128" s="2">
         <v>220</v>
       </c>
       <c r="F128" s="2">
         <v>1</v>
       </c>
       <c r="G128" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>411</v>
       </c>
       <c r="C129" s="2">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>412</v>
+      </c>
+      <c r="E129" s="2">
+        <v>380</v>
       </c>
       <c r="F129" s="2">
         <v>3</v>
       </c>
       <c r="G129" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C130" s="2">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="D130" s="2"/>
       <c r="E130" s="2">
-        <v>380</v>
+        <v>220</v>
       </c>
       <c r="F130" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G130" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>418</v>
       </c>
       <c r="C131" s="2">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D131" s="2"/>
+        <v>105</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>419</v>
+      </c>
       <c r="E131" s="2">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="F131" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G131" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C132" s="2">
         <v>105</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>422</v>
       </c>
       <c r="E132" s="2">
         <v>380</v>
       </c>
       <c r="F132" s="2">
         <v>3</v>
       </c>
       <c r="G132" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C133" s="2">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>40</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F133" s="2">
         <v>3</v>
       </c>
       <c r="G133" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>428</v>
       </c>
       <c r="C134" s="2">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F134" s="2">
         <v>3</v>
       </c>
       <c r="G134" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>431</v>
       </c>
       <c r="C135" s="2">
         <v>120</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F135" s="2">
@@ -5429,836 +5429,836 @@
       </c>
       <c r="D136" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F136" s="2">
         <v>3</v>
       </c>
       <c r="G136" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>438</v>
       </c>
       <c r="C137" s="2">
         <v>150</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E137" s="2">
         <v>380</v>
       </c>
       <c r="F137" s="2">
         <v>3</v>
       </c>
       <c r="G137" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>441</v>
       </c>
       <c r="C138" s="2">
         <v>150</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="E138" s="2">
         <v>380</v>
       </c>
       <c r="F138" s="2">
         <v>3</v>
       </c>
       <c r="G138" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="1" t="s">
         <v>443</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>441</v>
       </c>
       <c r="C139" s="2">
         <v>150</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="E139" s="2">
         <v>380</v>
       </c>
       <c r="F139" s="2">
         <v>3</v>
       </c>
       <c r="G139" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>446</v>
       </c>
       <c r="C140" s="2">
         <v>60</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F140" s="2">
         <v>3</v>
       </c>
       <c r="G140" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>449</v>
       </c>
       <c r="C141" s="2">
         <v>200</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F141" s="2">
         <v>3</v>
       </c>
       <c r="G141" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>452</v>
       </c>
       <c r="C142" s="2">
         <v>80</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F142" s="2">
         <v>3</v>
       </c>
       <c r="G142" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>455</v>
       </c>
       <c r="C143" s="2">
-        <v>105</v>
+        <v>250</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>144</v>
+        <v>435</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="F143" s="2">
         <v>3</v>
       </c>
       <c r="G143" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>458</v>
       </c>
       <c r="C144" s="2">
-        <v>135</v>
+        <v>105</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F144" s="2">
         <v>3</v>
       </c>
       <c r="G144" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>461</v>
       </c>
       <c r="C145" s="2">
-        <v>250</v>
+        <v>135</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>435</v>
+        <v>170</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F145" s="2">
         <v>3</v>
       </c>
       <c r="G145" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>464</v>
       </c>
       <c r="C146" s="2">
         <v>225</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E146" s="2">
         <v>380</v>
       </c>
       <c r="F146" s="2">
         <v>3</v>
       </c>
       <c r="G146" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>467</v>
       </c>
       <c r="C147" s="2">
         <v>225</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="E147" s="2">
         <v>380</v>
       </c>
       <c r="F147" s="2">
         <v>3</v>
       </c>
       <c r="G147" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>470</v>
       </c>
       <c r="C148" s="2">
         <v>300</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F148" s="2">
         <v>3</v>
       </c>
       <c r="G148" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>473</v>
       </c>
       <c r="C149" s="2">
         <v>150</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F149" s="2">
         <v>3</v>
       </c>
       <c r="G149" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>477</v>
       </c>
       <c r="C150" s="2">
-        <v>175</v>
+        <v>400</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>474</v>
+        <v>435</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="F150" s="2">
         <v>3</v>
       </c>
       <c r="G150" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>480</v>
       </c>
       <c r="C151" s="2">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>412</v>
+      </c>
+      <c r="E151" s="2">
+        <v>380</v>
       </c>
       <c r="F151" s="2">
         <v>3</v>
       </c>
       <c r="G151" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="1" t="s">
         <v>482</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>483</v>
       </c>
       <c r="C152" s="2">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F152" s="2">
         <v>3</v>
       </c>
       <c r="G152" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>486</v>
       </c>
       <c r="C153" s="2">
         <v>300</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="E153" s="2">
         <v>380</v>
       </c>
       <c r="F153" s="2">
         <v>3</v>
       </c>
       <c r="G153" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>489</v>
       </c>
       <c r="C154" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>474</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>365</v>
       </c>
       <c r="F154" s="2">
         <v>3</v>
       </c>
       <c r="G154" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>492</v>
       </c>
       <c r="C155" s="2">
         <v>500</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F155" s="2">
         <v>3</v>
       </c>
       <c r="G155" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>495</v>
       </c>
       <c r="C156" s="2">
-        <v>250</v>
+        <v>600</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>144</v>
+        <v>435</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="F156" s="2">
         <v>3</v>
       </c>
       <c r="G156" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>498</v>
       </c>
       <c r="C157" s="2">
-        <v>600</v>
+        <v>250</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>435</v>
+        <v>170</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F157" s="2">
         <v>3</v>
       </c>
       <c r="G157" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="1" t="s">
         <v>500</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>501</v>
       </c>
       <c r="C158" s="2">
         <v>320</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F158" s="2">
         <v>3</v>
       </c>
       <c r="G158" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="1" t="s">
         <v>503</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>504</v>
       </c>
       <c r="C159" s="2">
         <v>800</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F159" s="2">
         <v>3</v>
       </c>
       <c r="G159" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>507</v>
       </c>
       <c r="C160" s="2">
         <v>400</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F160" s="2">
         <v>3</v>
       </c>
       <c r="G160" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>510</v>
       </c>
       <c r="C161" s="2">
         <v>500</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F161" s="2">
         <v>3</v>
       </c>
       <c r="G161" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>513</v>
       </c>
       <c r="C162" s="2">
-        <v>630</v>
+        <v>1000</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>144</v>
+        <v>435</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="F162" s="2">
         <v>3</v>
       </c>
       <c r="G162" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" s="1" t="s">
         <v>515</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>516</v>
       </c>
       <c r="C163" s="2">
-        <v>1000</v>
+        <v>630</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>435</v>
+        <v>170</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F163" s="2">
         <v>3</v>
       </c>
       <c r="G163" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>519</v>
       </c>
       <c r="C164" s="2">
         <v>800</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F164" s="2">
         <v>3</v>
       </c>
       <c r="G164" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>522</v>
       </c>
       <c r="C165" s="2">
         <v>1000</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F165" s="2">
         <v>3</v>
       </c>
       <c r="G165" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" s="1" t="s">
         <v>524</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>525</v>
       </c>
       <c r="C166" s="2">
         <v>1250</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F166" s="2">
         <v>3</v>
       </c>
       <c r="G166" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>528</v>
       </c>
       <c r="C167" s="2">
         <v>1600</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F167" s="2">
         <v>3</v>
       </c>
       <c r="G167" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" s="1" t="s">
         <v>530</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>531</v>
       </c>
       <c r="C168" s="2">
         <v>2000</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F168" s="2">
         <v>3</v>
       </c>
       <c r="G168" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>534</v>
       </c>
       <c r="C169" s="2">
         <v>2500</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F169" s="2">
         <v>3</v>
       </c>
       <c r="G169" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" s="1" t="s">
         <v>536</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>537</v>
       </c>
       <c r="C170" s="2">
         <v>3200</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F170" s="2">
         <v>3</v>
       </c>
       <c r="G170" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" s="1" t="s">
         <v>539</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>540</v>
       </c>
       <c r="C171" s="2">
         <v>4000</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F171" s="2">
         <v>3</v>
       </c>
       <c r="G171" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>543</v>
       </c>
       <c r="C172" s="2">
         <v>27</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>544</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>545</v>
       </c>
       <c r="F172" s="2">